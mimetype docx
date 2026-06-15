--- v1 (2026-03-16)
+++ v2 (2026-06-15)
@@ -48,51 +48,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidTr="00C60E81">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16155" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00710B39" w:rsidRPr="00710B39" w:rsidRDefault="00710B39" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002522F1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2025-2026 EĞİTM-ĞRETİM YILI  .......................................................................... 10. SINIF  ÇOK SESL KORO(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
+              <w:t>2025-2026 EĞİTM-ĞRETİM YILI  .......................................................................... HARTA TAPU KADASTRO ALANI 11. SINIF  İMAR (HARTA)(YEN*) DERS ÜNTELENDİRLMİŞ YILLIK PLANI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C60E81" w:rsidRPr="00710B39" w:rsidTr="008B55DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="006F7A33" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7A33">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -354,113 +354,125 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Çok Sesli Koro Müziğine Giriş</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.1.1.1 Koronun tarihçesini açıklar.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uluslararası Temiz Hava Günü</w:t>
             </w:r>
           </w:p>
@@ -551,113 +563,125 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Çok Sesli Koro Müziğine Giriş</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.1.1.2 İnsan yaşamında koronun önemini açıklar.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>İlköğretim Haftası Mevlid-i Nebî Haftası Öğrenciler Günü Gaziler Günü</w:t>
             </w:r>
           </w:p>
@@ -748,114 +772,124 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Çok Sesli Koro Eğitiminde Ses ve Nefes Eğitimi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.2.1.1 Ses gruplarını ayırt eder.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Sesin tanımı ve insan sesi grupları üzerinde durulur.</w:t>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -947,116 +981,124 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Çok Sesli Koro Eğitiminde Ses ve Nefes Eğitimi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.     İmar planı hazırlık çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.2.2.1 Diyaframın yapısını açıklar.</w:t>
+              <w:t>İmar   Kanununa   uygun   olarak   imar   planı   hazırlık çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Diyafram nefesini doğru alma ölçüleri açıklanır.</w:t>
-[...1 lines deleted...]
-              <w:t>Günlük yaşamda farkında olmadan alınan diyafram nefesleri üzerinde durulur.</w:t>
+              <w:t>      İmar   Kanunu   İmar   Tüzesi   ve   İmar   Yönetmeliği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Büyükşehir belediyeleri ve ilçe belediyelerinin görevleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Belediyelerin organları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı çeşitleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı yapım yolları açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar planı hazırlık çalışmaları açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Disleksi Haftası Dünya Disleksi Günü</w:t>
             </w:r>
@@ -1148,120 +1190,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Çok Sesli Koro Eğitiminde Ses ve Nefes Eğitimi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.2.2.2 Ses sağlığının önemini açıklar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Postür rezonans artikülasyon fonem fonasyon ve entonasyon terimleri açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>Şarkı söylemeden önce ses nefes ve diyafram egzersizleri yapmanın önemi açıklanır.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ahilik Kültürü Haftası</w:t>
             </w:r>
@@ -1353,120 +1393,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Çok Sesli Koro Eğitiminde Ses ve Nefes Eğitimi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.2.2.2 Ses sağlığının önemini açıklar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Postür rezonans artikülasyon fonem fonasyon ve entonasyon terimleri açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>Şarkı söylemeden önce ses nefes ve diyafram egzersizleri yapmanın önemi açıklanır.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -1558,120 +1596,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Çok Sesli Koro Eğitiminde Ses ve Nefes Eğitimi</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.2.2.2 Ses sağlığının önemini açıklar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Postür rezonans artikülasyon fonem fonasyon ve entonasyon terimleri açıklanır.</w:t>
-[...5 lines deleted...]
-              <w:t>Şarkı söylemeden önce ses nefes ve diyafram egzersizleri yapmanın önemi açıklanır.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
@@ -1763,116 +1799,118 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Dil ve Konuşma</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.     Arazi ve arsa düzenlemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.3.1.1 Toplu olarak ses nefes ve bedensel yumuşama egzersizleri yapar.</w:t>
+              <w:t>İmar    Kanununa    uygun    olarak    arsa    ve    arazi düzenlemeleri yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Ses ve nefes egzersizlerinin önemi açıklanır.</w:t>
-[...1 lines deleted...]
-              <w:t>Kalın vokaller ince vokaller ve konsonanın kullanımı gösterilir.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme    hazırlık    çalışmalarının    arazi    ve    büro işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Düzenleme işlemleri açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Cumhuriyet Bayramı</w:t>
             </w:r>
@@ -1964,114 +2002,128 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Dil ve Konuşma</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.3.1.2 Toplu olarak dil ve konuşma egzersizleri yapar.</w:t>
+              <w:t>1. Dönem 1. Sınav İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Kelimelerin tartım kalıplarına uygun söylenmesi vurgulanır.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kızılay Haftası Organ Bağışı ve Nakli Haftası Lösemili Çocuklar Haftası</w:t>
             </w:r>
@@ -2360,116 +2412,128 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Dil ve Konuşma</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.3.1.3 Artikülasyon egzersizleri yapar.</w:t>
+              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Konuşurken diksiyon ve artikülasyon boğumlama kurallarına dikkat etmenin önemi açıklanır.</w:t>
-[...1 lines deleted...]
-              <w:t>Tekerleme ve şarkı söylerken dil çabukluğuna özen gösterilir.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Felsefe Günü Dünya Çocuk Hakları Günü</w:t>
             </w:r>
@@ -2561,116 +2625,128 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Dil ve Konuşma</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.3.1.3 Artikülasyon egzersizleri yapar.</w:t>
+              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Konuşurken diksiyon ve artikülasyon boğumlama kurallarına dikkat etmenin önemi açıklanır.</w:t>
-[...1 lines deleted...]
-              <w:t>Tekerleme ve şarkı söylerken dil çabukluğuna özen gösterilir.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ağız ve Diş Sağlığı Haftası Öğretmenler Günü</w:t>
             </w:r>
@@ -2762,116 +2838,128 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Dil ve Konuşma</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.     Yapılara ilişkin çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.3.1.3 Artikülasyon egzersizleri yapar.</w:t>
+              <w:t>İmar     Kanununa     uygun     olarak     yapılara     ilişkin çalışmaları kavrar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Konuşurken diksiyon ve artikülasyon boğumlama kurallarına dikkat etmenin önemi açıklanır.</w:t>
-[...1 lines deleted...]
-              <w:t>Tekerleme ve şarkı söylerken dil çabukluğuna özen gösterilir.</w:t>
+              <w:t>      Konu ile ilgili terimler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar yeri tespiti açıklanır.</w:t>
+              <w:br/>
+              <w:t>      İmar durumu belgesi düzenleme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Yapı izni alma işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yapı yeri gösterme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Binalara kot verme uygulaması yaptırılır.</w:t>
+              <w:br/>
+              <w:t>      Temel vizesi işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Cins değişikliği açıklanır.</w:t>
               <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dünya Engelliler Günü Dünya Madenciler Günü Türk Kadınına Seçme ve Seçilme Hakkının Verilişi</w:t>
             </w:r>
@@ -2963,113 +3051,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.1.1 Orta Çağ müziğinin genel özelliklerini açıklar.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mevlana Haftası İnsan Hakları ve Demokrasi Haftası</w:t>
             </w:r>
           </w:p>
@@ -3160,113 +3254,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.1.2 Orta Çağ müziğinin terim ve kavramlarını açıklar.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tutum Yatırım ve Türk Malları Haftası</w:t>
             </w:r>
           </w:p>
@@ -3357,113 +3457,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.1.3 Orta Çağ koro müziği bestecilerini ayırt eder.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mehmet Akif Ersoyu Anma Haftası</w:t>
             </w:r>
           </w:p>
@@ -3554,113 +3660,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.1.4 Orta Çağ koro müziği için bestelenmiş eserleri seslendirir.</w:t>
+              <w:t>Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -3751,113 +3863,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>İmar Planı Uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>4.     Teknik uygulama sorumluluğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.2.1 Rönesans müziğinin genel özelliklerini açıklar.</w:t>
+              <w:t>1. Dönem 2. Sınav Teknik uygulama sorumluluğu TUS dosyası hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Teknik Uygulama Sorumluluğu açıklanır.</w:t>
+              <w:br/>
+              <w:t>      TUS dosyasında bulunması gereken belgeler açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Örnek bir TUS dosyası hazırlattırılır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Enerji Tasarrufu Haftası</w:t>
             </w:r>
           </w:p>
@@ -4539,113 +4657,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.2.2 Rönesans müziğinin terim ve kavramlarını açıklar.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüme girmesi gereken alanların özellikleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüme     girmesi     gereken     alanların belirlenme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -4736,113 +4862,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.2.3 Rönesans koro müziği bestecilerini ayırt eder.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüme girmesi gereken alanların özellikleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüme     girmesi     gereken     alanların belirlenme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -4933,113 +5067,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.   Kentsel dönüşüm alanlarını belirleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.2.4 Rönesans koro müziği için bestelenmiş eserleri seslendirir.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   kentsel   dönüşüm işlemlerini açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm mevzuatı açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüme girmesi gereken alanların özellikleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüme     girmesi     gereken     alanların belirlenme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm hazırlık çalışmaları açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
@@ -5130,113 +5272,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Koro Müziğinde Dönemler I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.   Proje hazırlıkları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.4.3.1 Barok müziğinin genel özelliklerini açıklar.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm  alanının  mülkiyet bilgilerini belirleme açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüm     alanının     halihazır     haritasını güncelleme işlemi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel    dönüşüm    proje    alanının    kent    planı    ile bütünlüğünü sağlama açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vergi Haftası Yeşilay Haftası</w:t>
             </w:r>
           </w:p>
@@ -5327,113 +5477,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.   Proje hazırlıkları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.1 Çok sesli eserlerin ölçü sayısını söyler.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm  alanının  mülkiyet bilgilerini belirleme açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüm     alanının     halihazır     haritasını güncelleme işlemi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel    dönüşüm    proje    alanının    kent    planı    ile bütünlüğünü sağlama açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Girişimcilik Haftası</w:t>
             </w:r>
           </w:p>
@@ -5524,113 +5682,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.   Proje hazırlıkları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.1 Çok sesli eserlerin ölçü sayısını söyler.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında   Kanuna   uygun   olarak   proje   hazırlıkları yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel dönüşüm proje alanına uygun modeli belirleme işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm  alanının  mülkiyet bilgilerini belirleme açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel     dönüşüm     alanının     halihazır     haritasını güncelleme işlemi açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel    dönüşüm    proje    alanının    kent    planı    ile bütünlüğünü sağlama açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilim ve Teknoloji Haftası İstiklâl Marşının Kabulü ve Mehmet Akif Ersoyu Anma Günü</w:t>
             </w:r>
           </w:p>
@@ -5918,113 +6084,117 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.   Proje uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.2 Çok sesli eserlerin tonunu söyler.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm alanının imar planı açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Orman Haftası Dünya Tiyatrolar Günü</w:t>
             </w:r>
           </w:p>
@@ -6115,113 +6285,117 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.   Proje uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.2 Çok sesli eserlerin tonunu söyler.</w:t>
+              <w:t>Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm alanının imar planı açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kütüphaneler Haftası Kanser Haftası Dünya Otizm Farkındalık Günü</w:t>
             </w:r>
           </w:p>
@@ -6312,113 +6486,117 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Kentsel Dönüşüm İşlemleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.   Proje uygulamaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.3 Çok sesli eserleri artikülasyona uygun seslendirir.</w:t>
+              <w:t>2. Dönem 1. Sınav Afet     Riski     Altındaki     Alanların     Dönüştürülmesi Hakkında  Kanuna  uygun  olarak  proje  uygulamalarını yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Kentsel   dönüşümü   yapılacak    taşınmazların   değer tespitinin yapılması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Kentsel dönüşüm alanının imar planı açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kanser Haftası Dünya Sağlık GününDünya Sağlık Haftası Kişisel Verileri Koruma Günü</w:t>
             </w:r>
           </w:p>
@@ -6509,113 +6687,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.  Ön etüd çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.3 Çok sesli eserleri artikülasyona uygun seslendirir.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
+              <w:br/>
+              <w:t>      Parsellerin  sıra  numarasına  göre  sahiplerinin  listesi sıralanır.</w:t>
+              <w:br/>
+              <w:t>      Arazi  malikleri  için  muvafakat  name  belgelerini  nasıl hazırlanacağı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Ön etüt raporunun nasıl hazırlanacağını açıklar.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Turizm Haftası</w:t>
             </w:r>
           </w:p>
@@ -6706,113 +6892,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.  Ön etüd çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.4 Çok sesli eserleri entonasyona uygun seslendirir.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
+              <w:br/>
+              <w:t>      Parsellerin  sıra  numarasına  göre  sahiplerinin  listesi sıralanır.</w:t>
+              <w:br/>
+              <w:t>      Arazi  malikleri  için  muvafakat  name  belgelerini  nasıl hazırlanacağı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Ön etüt raporunun nasıl hazırlanacağını açıklar.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ulusal Egemenlik ve Çocuk Bayramı</w:t>
             </w:r>
           </w:p>
@@ -6903,113 +7097,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1.  Ön etüd çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.4 Çok sesli eserleri entonasyona uygun seslendirir.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak ön etüd çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Arazi toplulaştırmasının faydaları açıklanır</w:t>
+              <w:br/>
+              <w:t>      Parsellerin  sıra  numarasına  göre  sahiplerinin  listesi sıralanır.</w:t>
+              <w:br/>
+              <w:t>      Arazi  malikleri  için  muvafakat  name  belgelerini  nasıl hazırlanacağı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Ön etüt raporunun nasıl hazırlanacağını açıklar.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Kûtül Amâre Zaferi</w:t>
             </w:r>
           </w:p>
@@ -7100,113 +7302,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.  Planlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.5 Çok sesli eserlerin müzikal dinamiklerine uygun solfejini yapar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Arazinin derecelendirilmesi anlatılır.</w:t>
+              <w:br/>
+              <w:t>      Ortak tesislere katılma payının hesaplaması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Planlama raporu izah edilir.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bilişim Haftası Trafik ve İlkyardım Haftası İş Sağlığı ve Güvenliği Haftası</w:t>
             </w:r>
           </w:p>
@@ -7297,113 +7507,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.  Planlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.5 Çok sesli eserlerin müzikal dinamiklerine uygun solfejini yapar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Arazinin derecelendirilmesi anlatılır.</w:t>
+              <w:br/>
+              <w:t>      Ortak tesislere katılma payının hesaplaması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Planlama raporu izah edilir.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Engelliler Haftası Vakıflar Haftası</w:t>
             </w:r>
           </w:p>
@@ -7494,113 +7712,121 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>2.  Planlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.6 Çok sesli eserleri müzikal dinamiklere uygun yorumlar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Toplulaştırma alanının ilanını ve tapu kütüğüne şerhinin niçin yapıldığı izah edilir.</w:t>
+              <w:br/>
+              <w:t>      Arazinin derecelendirilmesi anlatılır.</w:t>
+              <w:br/>
+              <w:t>      Ortak tesislere katılma payının hesaplaması açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Planlama raporu izah edilir.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Müzeler Haftası Atatürkü Anma ve Gençlik ve Spor Bayramı</w:t>
             </w:r>
           </w:p>
@@ -7691,113 +7917,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.  Projelendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.6 Çok sesli eserleri müzikal dinamiklere uygun yorumlar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeni mülkiyet haritasının askı işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Proje  dosyası  içerisinde  bulunması  gereken  evraklar açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü İstanbulun Fethi</w:t>
             </w:r>
           </w:p>
@@ -7888,113 +8120,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.  Projelendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.7 Çok sesli eserleri dönem özelliklerine uygun yorumlar.</w:t>
+              <w:t>2. Dönem 2. Sınav Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeni mülkiyet haritasının askı işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Proje  dosyası  içerisinde  bulunması  gereken  evraklar açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Hayat Boyu Öğrenme Haftası</w:t>
             </w:r>
           </w:p>
@@ -8085,113 +8323,119 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Arazi Toplulaştırması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>3.  Projelendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.7 Çok sesli eserleri dönem özelliklerine uygun yorumlar.</w:t>
+              <w:t>Toprak  Koruma  ve  Arazi  Kullanımı  Kanununa  uygun olarak planlama projelendirme çalışmalarını açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>      Mülakat formlarının nasıl düzenleneceği açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Yeni mülkiyet haritasının askı işlemleri açıklanır.</w:t>
+              <w:br/>
+              <w:t>      Proje  dosyası  içerisinde  bulunması  gereken  evraklar açıklanır.</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü Çevre ve İklim Değişikliği Haftası</w:t>
             </w:r>
           </w:p>
@@ -8282,114 +8526,114 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00DA2AA8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Eser Uygulamaları I</w:t>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10.5.1.7 Çok sesli eserleri dönem özelliklerine uygun yorumlar.</w:t>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="00262F51">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Genel Tekrar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C60E81" w:rsidRPr="00C60E81" w:rsidRDefault="00C60E81" w:rsidP="002522F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C60E81">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Etik Günü</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8698,51 +8942,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="007E0F75">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Ortam Sınıf ve arazi ortamıDonanım Etkileşimli tahta  projeksiyon trigonometrik fonksiyonlu hesap makinesi total station ve reflektör sağlanmalıdır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -8759,51 +9003,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Ortam Sınıf ve arazi ortamıDonanım Etkileşimli tahta  projeksiyon trigonometrik fonksiyonlu hesap makinesi total station ve reflektör sağlanmalıdır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F03ED" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRDefault="002F03ED" w:rsidP="00175F6A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -8818,51 +9062,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F03ED" w:rsidRPr="00AB5726" w:rsidRDefault="002F03ED" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5726">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t/>
+              <w:t>Bu     derste     öğrenci    performansı    belirlemeye     yönelik     çalışmalar değerlendirilirken   gözlem   formu   derecelendirme   ölçeği   ve   dereceli puanlama   anahtarı   gibi   ölçme   araçlarından   uygun   olanlar   seçilerek kullanılabilir.  Bunun  yanında  öz  değerlendirme  ve  akran  değerlendirme formları  kullanılarak  öğrencilerin  öğretimin  süreç  boyutuna  katılmaları sağlanabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00AB5726">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRPr="002F03ED" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -9001,50 +9245,56 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>İmar Planı Uygulamaları 1.   İmar planı hazırlık çalışmaları yapma2.   Arazi ve arsa düzenlemesi yapma3.   Yapılara ilişkin çalışmalar yapma4.   Teknik uygulama sorumluluğu TUS dosyası hazırlama</w:t>
+              <w:br/>
+              <w:t>Kentsel Dönüşüm İşlemleri 1.   Kentsel dönüşüm alanlarını belirleme işlemi yapma2.   Proje hazırlık işlemlerini yapma3.   Proje uygulama işlemlerini yapma</w:t>
+              <w:br/>
+              <w:t>Arazi Toplulaştırması 1.   Ön etüd çalışmaları yapma2.   Planlama yapma3.   Projelendirme yapma</w:t>
+              <w:br/>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB5726" w:rsidTr="00175F6A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AB5726" w:rsidRDefault="00AB5726" w:rsidP="00AB5726">
@@ -9507,51 +9757,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7F5F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>17.03.2026</w:t>
+              <w:t>15.06.2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="007E0F75" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0F75">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> UYGUNDUR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EE1E82" w:rsidRPr="00CE7F5F" w:rsidRDefault="00EE1E82" w:rsidP="00EE1E82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>