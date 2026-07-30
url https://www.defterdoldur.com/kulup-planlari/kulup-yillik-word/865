--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -13,51 +13,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-2026 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
+        <w:t xml:space="preserve">2026-2027 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">İNŞAAT TEKNOLOJISI ALANI DAL ŞEFLİĞİ PLANLAMA BAKIM ONARIM YILLIK PLANI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="2500" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="8800" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -162,51 +162,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Eylül</w:t>
+              <w:t xml:space="preserve">14-18 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -227,51 +227,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Eylül</w:t>
+              <w:t xml:space="preserve">21-25 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -292,116 +292,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Eylül</w:t>
+              <w:t xml:space="preserve">28 Eylül-02 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EYLÜL</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Eylül-03 Ekim</w:t>
+              <w:t xml:space="preserve">EKIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05-09 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -422,51 +422,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">06-10 Ekim</w:t>
+              <w:t xml:space="preserve">12-16 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -487,51 +487,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13-17 Ekim</w:t>
+              <w:t xml:space="preserve">19-23 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -552,116 +552,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20-24 Ekim</w:t>
+              <w:t xml:space="preserve">26-30 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EKIM</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">27-31 Ekim</w:t>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-06 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -682,51 +682,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-07 Kasım</w:t>
+              <w:t xml:space="preserve">09-13 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -747,181 +747,246 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17-21 Kasım</w:t>
+              <w:t xml:space="preserve">16-20 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">1. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24-28 Kasım</w:t>
+              <w:t xml:space="preserve">23-27 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 Kasım-04 Aralık</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-05 Aralık</w:t>
+              <w:t xml:space="preserve">07-11 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -942,51 +1007,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Aralık</w:t>
+              <w:t xml:space="preserve">14-18 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1007,51 +1072,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Aralık</w:t>
+              <w:t xml:space="preserve">21-25 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1072,116 +1137,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Aralık</w:t>
+              <w:t xml:space="preserve">28 Aralık-01 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARALIK</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Aralık-02 Ocak</w:t>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04-08 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1202,51 +1267,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05-09 Ocak</w:t>
+              <w:t xml:space="preserve">11-15 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1267,181 +1332,246 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">12-16 Ocak</w:t>
+              <w:t xml:space="preserve">18-22 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Etkinlik Haftası</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25-29 Ocak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-06 Şubat</w:t>
+              <w:t xml:space="preserve">01-05 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">09-13 Şubat</w:t>
+              <w:t xml:space="preserve">08-12 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1462,51 +1592,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">16-20 Şubat</w:t>
+              <w:t xml:space="preserve">15-19 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1527,51 +1657,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23-27 Şubat</w:t>
+              <w:t xml:space="preserve">22-26 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1592,51 +1722,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-06 Mart</w:t>
+              <w:t xml:space="preserve">01-05 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1657,116 +1787,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">09-13 Mart</w:t>
+              <w:t xml:space="preserve">08-12 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">2. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23-27 Mart</w:t>
+              <w:t xml:space="preserve">15-19 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1787,116 +1917,181 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 Mart-03 Nisan</w:t>
+              <w:t xml:space="preserve">22-26 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 Mart-02 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">06-10 Nisan</w:t>
+              <w:t xml:space="preserve">05-09 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1917,51 +2112,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13-17 Nisan</w:t>
+              <w:t xml:space="preserve">12-16 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1982,51 +2177,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20-24 Nisan</w:t>
+              <w:t xml:space="preserve">19-23 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2047,51 +2242,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">27 Nisan-01 Mayıs</w:t>
+              <w:t xml:space="preserve">26-30 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2112,51 +2307,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04-08 Mayıs</w:t>
+              <w:t xml:space="preserve">03-07 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2177,51 +2372,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">11-15 Mayıs</w:t>
+              <w:t xml:space="preserve">10-14 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2242,51 +2437,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18-22 Mayıs</w:t>
+              <w:t xml:space="preserve">17-21 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2307,116 +2502,181 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25-29 Mayıs</w:t>
+              <w:t xml:space="preserve">24-28 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 Mayıs-04 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">HAZIRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-05 Haziran</w:t>
+              <w:t xml:space="preserve">07-11 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2437,51 +2697,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HAZIRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Haziran</w:t>
+              <w:t xml:space="preserve">14-18 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2502,116 +2762,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HAZIRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Haziran</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">22-26 Haziran</w:t>
+              <w:t xml:space="preserve">21-25 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2686,51 +2881,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
           <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-2026 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
+        <w:t xml:space="preserve">2026-2027 EĞİTİM-ÖĞRETİM YILI ..........................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">İNŞAAT TEKNOLOJISI ALANI ALAN ŞEFLİĞİ PLANLAMA BAKIM ONARIM YILLIK PLANI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1500" w:type="dxa"/>
         <w:gridCol w:w="2500" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="8800" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -2835,51 +3030,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Eylül</w:t>
+              <w:t xml:space="preserve">14-18 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2900,51 +3095,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Eylül</w:t>
+              <w:t xml:space="preserve">21-25 Eylül</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2965,116 +3160,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EYLÜL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Eylül</w:t>
+              <w:t xml:space="preserve">28 Eylül-02 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EYLÜL</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Eylül-03 Ekim</w:t>
+              <w:t xml:space="preserve">EKIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05-09 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3095,51 +3290,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">06-10 Ekim</w:t>
+              <w:t xml:space="preserve">12-16 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3160,51 +3355,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13-17 Ekim</w:t>
+              <w:t xml:space="preserve">19-23 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3225,116 +3420,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20-24 Ekim</w:t>
+              <w:t xml:space="preserve">26-30 Ekim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EKIM</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">27-31 Ekim</w:t>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-06 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3355,51 +3550,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03-07 Kasım</w:t>
+              <w:t xml:space="preserve">09-13 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3420,181 +3615,246 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17-21 Kasım</w:t>
+              <w:t xml:space="preserve">16-20 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">1. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24-28 Kasım</w:t>
+              <w:t xml:space="preserve">23-27 Kasım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 Kasım-04 Aralık</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-05 Aralık</w:t>
+              <w:t xml:space="preserve">07-11 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3615,51 +3875,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Aralık</w:t>
+              <w:t xml:space="preserve">14-18 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3680,51 +3940,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Aralık</w:t>
+              <w:t xml:space="preserve">21-25 Aralık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3745,116 +4005,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22-26 Aralık</w:t>
+              <w:t xml:space="preserve">28 Aralık-01 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARALIK</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">29 Aralık-02 Ocak</w:t>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04-08 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3875,51 +4135,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05-09 Ocak</w:t>
+              <w:t xml:space="preserve">11-15 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3940,181 +4200,246 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">12-16 Ocak</w:t>
+              <w:t xml:space="preserve">18-22 Ocak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Etkinlik Haftası</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25-29 Ocak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-06 Şubat</w:t>
+              <w:t xml:space="preserve">01-05 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">Yarıyıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">09-13 Şubat</w:t>
+              <w:t xml:space="preserve">08-12 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4135,51 +4460,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">16-20 Şubat</w:t>
+              <w:t xml:space="preserve">15-19 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4200,51 +4525,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23-27 Şubat</w:t>
+              <w:t xml:space="preserve">22-26 Şubat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4265,51 +4590,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02-06 Mart</w:t>
+              <w:t xml:space="preserve">01-05 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4330,116 +4655,116 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">09-13 Mart</w:t>
+              <w:t xml:space="preserve">08-12 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">2. Dönem Ara Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23-27 Mart</w:t>
+              <w:t xml:space="preserve">15-19 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4460,116 +4785,181 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30 Mart-03 Nisan</w:t>
+              <w:t xml:space="preserve">22-26 Mart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29 Mart-02 Nisan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">06-10 Nisan</w:t>
+              <w:t xml:space="preserve">05-09 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4590,51 +4980,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13-17 Nisan</w:t>
+              <w:t xml:space="preserve">12-16 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4655,51 +5045,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20-24 Nisan</w:t>
+              <w:t xml:space="preserve">19-23 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4720,51 +5110,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NISAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">27 Nisan-01 Mayıs</w:t>
+              <w:t xml:space="preserve">26-30 Nisan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4785,51 +5175,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04-08 Mayıs</w:t>
+              <w:t xml:space="preserve">03-07 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4850,51 +5240,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">11-15 Mayıs</w:t>
+              <w:t xml:space="preserve">10-14 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4915,51 +5305,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18-22 Mayıs</w:t>
+              <w:t xml:space="preserve">17-21 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -4980,116 +5370,181 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25-29 Mayıs</w:t>
+              <w:t xml:space="preserve">24-28 Mayıs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31 Mayıs-04 Haziran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8800" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">HAZIRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-05 Haziran</w:t>
+              <w:t xml:space="preserve">07-11 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -5110,51 +5565,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HAZIRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">08-12 Haziran</w:t>
+              <w:t xml:space="preserve">14-18 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -5175,116 +5630,51 @@
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HAZIRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15-19 Haziran</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">22-26 Haziran</w:t>
+              <w:t xml:space="preserve">21-25 Haziran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8800" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>